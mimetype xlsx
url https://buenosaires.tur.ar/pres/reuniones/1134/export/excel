--- v4 (2026-08-22)
+++ v5 (2026-10-07)
@@ -2959,51 +2959,51 @@
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nombre</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="45" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Complejo La Serranita</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Un predio de 200 hectáreas a tan sólo 24,5 km de Mar del Plata, en el Barrio Colinas Verdes. Cuentan con Club House, salas de reuniones, y canchas de footgolf.&amp;nbsp;</t>
+          <t>Un predio de 200 hectáreas a tan sólo 24,5 km de Mar del Plata, en el Barrio Colinas Verdes. Cuentan con Club House, salas de reuniones, y canchas de footgolf.</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Complejo La Serranita
 Email: info@complejolaserranita.com
 Web: https://www.complejolaserranita.com/</t>
         </is>
       </c>
     </row>
     <row r="3" ht="45" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Mice MDQ Incentives</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>DMC</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Mice MDQ Incentives
 Email: info@micemdq.com
@@ -3107,160 +3107,159 @@
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Mr Fly Trampoline Park</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Primer parque de camas elásticas de Mar del Plata.</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Mr Fly Trampoline Park
 Redes: https://www.facebook.com/profile.php?id=100070398603358#</t>
         </is>
       </c>
     </row>
     <row r="10" ht="30" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Ready Laser War</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Un juego de combate, destacado por la tecnología, seguridad, efecto de luces y sonidos en donde vos sos el protagonista&amp;nbsp;</t>
+          <t>Juegos de combate, destacados por la tecnología, seguridad, efecto de luces y sonidos.</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Ready Laser War
 Tel: +542235823968 [whatsapp]</t>
         </is>
       </c>
     </row>
     <row r="11" ht="30" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Ready MDQ</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Laberinto laser tag, túnel laser, segas y metegol.&amp;nbsp;</t>
+          <t>Laberinto laser tag, túnel laser, segas y metegol.</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Ready MDQ
 Tel: +542235225332 [celular]</t>
         </is>
       </c>
     </row>
     <row r="12" ht="30" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Parapente Viento Sur</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Paseo en parapente biplaza, acompañado de un piloto federado. No requiere experiencia previa ni cuenta con limite de edad. Se realiza en Sierras y Acantilados. Incluye traslados, fotos y videos en HD.&amp;nbsp;</t>
+          <t>Paseo en parapente biplaza, acompañado de un piloto federado. No requiere experiencia previa ni cuenta con limite de edad. Se realiza en Sierras y Acantilados. Incluye traslados, fotos y videos en HD.</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Parapente Viento Sur
 Tel: +542234363916 [whatsapp]</t>
         </is>
       </c>
     </row>
     <row r="13" ht="30" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>La Casualidad- Laberinto y Juegos Ocio Inteligente</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Tiene 8 hectáreas de parque, campo y bosque, un laberinto de 2500 m2 y una piscina.&amp;nbsp;
-&amp;nbsp;</t>
+          <t>Tiene 8 hectáreas de parque, campo y bosque, un laberinto de 2500 m2 y una piscina.</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>La Casualidad- Laberinto y Juegos Ocio Inteligente
 Web: https://la-casualidad.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="14" ht="30" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Quesos Los Alemanes</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Recorrido por una quesería artesanal.&amp;nbsp;La visita incluye: recorrido por el campo y el tambo. Se explica el papel del tambo en la producción quesera y su importancia en la economía y cultura local. Cata de quesos artesanales acompañada de vinos seleccionados y frutas frescas. Cada producto se presenta con su historia, proceso y sugerencia de matrimonio a cargo de especialistas"</t>
+          <t>Recorrido por una quesería artesanal.&amp;nbsp;La visita incluye: recorrido por el campo y el tambo. Se explica el papel del tambo en la producción quesera y su importancia en la economía y cultura local. Cata de quesos artesanales acompañada de vinos seleccionados y frutas frescas. Cada producto se presenta con su historia, proceso y sugerencia de matrimonio a cargo de especialistas.</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Quesos Los Alemanes
 Redes: https://www.facebook.com/quesoslosalemanes/</t>
         </is>
       </c>
     </row>
     <row r="15" ht="30" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Cabalgatas Guiadas - Club Hípico Gato y Mancha</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Cabalgatas por Laguna de los Padres acompañadas por un guía</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Cabalgatas Guiadas - Club Hípico Gato y Mancha
 Redes: https://www.facebook.com/ClubHipicoGatoyMancha</t>
         </is>
       </c>
     </row>
     <row r="16" ht="30" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Escuela de SUP Mar del Plata</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>En Balneario Torreón del Monje. &amp;nbsp;</t>
+          <t>En Balneario Torreón del Monje.</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Escuela de SUP Mar del Plata
 Tel: +542236872296 [whatsapp]</t>
         </is>
       </c>
     </row>
     <row r="17" ht="30" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Mar del Plata Surf School</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>Escuela de surf para principiantes, intermedios y avanzados. Todas las edades. Alquiler de tablas y trajes</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Mar del Plata Surf School
 Web: https://www.escueladesurfmdp.com.ar</t>
         </is>
@@ -3270,165 +3269,161 @@
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MDP Surf Club</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Clases iniciales de Surf y Stand Up Paddle.</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>MDP Surf Club
 Web: https://www.mdpsurfclub.com</t>
         </is>
       </c>
     </row>
     <row r="19" ht="60" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Aeroclub Mar del Plata</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>Paseos Aéreos. El Paseo Recreativo sobre la ciudad de Mar del Plata se desarrolla despegando desde el Aeroclub Mar del Plata, y ascendiendo hasta los 2000 pies de altitud (600 metros) sobre el nivel de mar, la duración del mismo es de 20 a 25 minutos de vuelo, &amp;nbsp;pudiendo apreciar toda la ciudad en su esplendor, la Costa Atlántica, Aeropuerto de Mar del Plata, el Parque Camet, Laguna de los Padres, Sierra de los Padres, además se observan las Rutas 2, 88, 11, y 226 de la región.</t>
+          <t>Paseos Aéreos. El Paseo Recreativo sobre la ciudad de Mar del Plata se desarrolla despegando desde el Aeroclub Mar del Plata, y ascendiendo hasta los 2000 pies de altitud (600 metros) sobre el nivel de mar, la duración del mismo es de 20 a 25 minutos de vuelo, pudiendo apreciar toda la ciudad en su esplendor, la Costa Atlántica, Aeropuerto de Mar del Plata, el Parque Camet, Laguna de los Padres, Sierra de los Padres, además se observan las Rutas 2, 88, 11, y 226 de la región.</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Aeroclub Mar del Plata
 Tel: +542236733662 [whatsapp]
 Email: aeromdpbatan@gmail.com
 Web: https://www.aeroclubmardelplata.com.ar</t>
         </is>
       </c>
     </row>
     <row r="20" ht="30" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Aquopolis</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Parque acuático diseñado para ofrecer una combinación de adrenalina, relax y diversión. Su atractivo principal son los distintos toboganes y sus piletas, en diferentes escenarios y niveles de acceso, según su altura y complejidad.&amp;nbsp; Entre los infantiles y familiares, se destacan ‘Bahía Galeón’ y ‘Constrictor’; ofrece otras categorías: moderadas y extremas. También cuenta con infraestructura y servicios como el Funshop, donde se pueden adquirir productos, desde ojotas y bronceadores hasta recuerdos de la visita.</t>
+          <t>Parque acuático diseñado para ofrecer una combinación de adrenalina, relax y diversión. Su atractivo principal son los distintos toboganes y sus piletas, en diferentes escenarios y niveles de acceso, según su altura y complejidad. Cuenta con un salón de eventos con capacidad para 180 personas en auditorio.</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Aquopolis
 Web: https://aquopolis.com.ar/salon-de-eventos/</t>
         </is>
       </c>
     </row>
     <row r="21" ht="30" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Aerópolis</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>Parque Aéreo con gran diversidad de puentes colgantes y cuatro circuitos de diferente dificultad en tres niveles de altura. Además cuenta con tirolesas, muro de escalada, rappel y caída libre. Un espacio ideal para quienes buscan adrenalina y contacto con la naturaleza.</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Aerópolis
 Web: https://aeropolis.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="22" ht="30" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>Parapente Mar del Plata</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Brinda cursos de iniciación al vuelo, adaptación a montaña, torno y paramotor. También se realizan vuelos de bautismo en modalidad biplaza; para quienes no cuentan con instrucción previa, esta actividad permite vivir la experiencia de volar y disfrutar las vistas panorámicas de&amp;nbsp; la ciudad, la costa, el mar y las sierras bonaerenses, desde el aire.&amp;nbsp;&amp;nbsp;&amp;nbsp;
-&amp;nbsp;</t>
+          <t>Brinda cursos de iniciación al vuelo, adaptación a montaña, torno y paramotor. También se realizan vuelos de bautismo en modalidad biplaza; para quienes no cuentan con instrucción previa, esta actividad permite vivir la experiencia de volar y disfrutar las vistas panorámicas de la ciudad, la costa, el mar y las sierras bonaerenses, desde el aire.</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Parapente Mar del Plata
 Web: https://www.parapentemardelplata.com/</t>
         </is>
       </c>
     </row>
     <row r="23" ht="30" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>Aquasol</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Rodeado de un entorno natural único, este parque acuático es uno de los más grandes y antiguos de Argentina y Latinoamérica. Ofrece múltiples atracciones: toboganes con distintos niveles de complejidad, como ‘El Chita’ y la ‘Piscina Gigante de Olas’, &amp;nbsp;un Spá Tropical, con sauna e hidromasajes de cascada natural y el Mirador Beach Club, donde se destacan experiencias de relax en el circuito de aguas termales, en la isla paradisíaca y en las piscinas vidriadas con vistas panorámicas.
-&amp;nbsp;</t>
+          <t>Rodeado de un entorno natural único, este parque acuático es uno de los más grandes y antiguos de Argentina y Latinoamérica. Ofrece múltiples atracciones: toboganes con distintos niveles de complejidad, como ‘El Chita’ y la ‘Piscina Gigante de Olas’, un Spa Tropical, con sauna e hidromasajes de cascada natural y el Mirador Beach Club, donde se destacan experiencias de relax en el circuito de aguas termales, en la isla paradisíaca y en las piscinas vidriadas con vistas panorámicas.</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Aquasol
 Web: https://www.aquasol.com.ar</t>
         </is>
       </c>
     </row>
     <row r="24" ht="30" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>Crucero Anamora</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Tradicional embarcación turística que ofrece paseos marítimos por la costa, desde el Puerto a la zona de Punta Iglesia. Posee tres cubiertas: una superior con solarium, una intermedia con mobiliario, totalmente vidriada, y una inferior con bar, pista de baile y sanitarios. Las excursiones suelen durar más de una hora y permiten disfrutar de vistas panorámicas en el relax de la navegación.&amp;nbsp;
-&amp;nbsp;</t>
+          <t>Tradicional embarcación turística que ofrece paseos marítimos por la costa, desde el Puerto a la zona de Punta Iglesia. Posee tres cubiertas: una superior con solarium, una intermedia con mobiliario, totalmente vidriada, y una inferior con bar, pista de baile y sanitarios. Las excursiones suelen durar más de una hora y permiten disfrutar de vistas panorámicas en el relax de la navegación.</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Crucero Anamora
 Web: https://www.cruceroanamora.com.ar</t>
         </is>
       </c>
     </row>
     <row r="25" ht="30" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>Club de Planeadores Mar del Plata</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Fundado en 1936, promueve la práctica del vuelo a vela y la formación de nuevos pilotos, con licencias internacionales. En los vuelos de bautismo ofrece a los visitantes, con o sin instrucción previa, vivir la experiencia más cercana a volar como un ave entre las nubes, &amp;nbsp;disfrutando de la contemplación de la ciudad desde las alturas.
-&amp;nbsp;</t>
+          <t>Fundado en 1936, promueve la práctica del vuelo a vela y la formación de nuevos pilotos, con licencias internacionales. En los vuelos de bautismo ofrece a los visitantes, con o sin instrucción previa, vivir la experiencia más cercana a volar como un ave entre las nubes, disfrutando de la contemplación de la ciudad desde las alturas.</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Club de Planeadores Mar del Plata
 Tel: +542236803828 [celular]</t>
         </is>
       </c>
     </row>
     <row r="26" ht="60" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>Bodega Trapiche</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>Es la primera bodega con influencia oceánica del país. La ubicación de sus viñedos a pocos kilómetros del mar, entre el campo y la costa bonaerenses, permite el desarrollo de un producto diferente. El particular clima costero, frío y húmedo, cuenta con un intenso régimen pluvial y una menor amplitud térmica, produciendo una variedad de vinos de perfil sutil, marcada frescura y gran complejidad aromática.</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Bodega Trapiche Costa y Pampa
 Tel: +542235284392 [whatsapp]
 Email: turismo@cyptrapiche.com.ar