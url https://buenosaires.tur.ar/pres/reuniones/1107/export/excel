--- v1 (2026-05-10)
+++ v2 (2026-10-07)
@@ -935,71 +935,70 @@
         <is>
           <t>Asociación de Pesca y Naútica Chascomús</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Actividades náuticas</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Asociación de Pesca y Naútica Chascomús
 Tel: +542241423231 [celular]
 Email: apnchascomus@gmail.com</t>
         </is>
       </c>
     </row>
     <row r="3" ht="45" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Sky Dive Center Chascomús</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Paracaidismo&amp;nbsp;</t>
+          <t>Paracaidismo.</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Sky Dive Center Chascomús
 Tel: +541159556060 [whatsapp]
 Web: https://www.skydivecenter.com.ar</t>
         </is>
       </c>
     </row>
     <row r="4" ht="45" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Coffate Chascomús</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Gastronomía y Parque Acuático con barcos eléctricos y muelle flotante.
-&amp;nbsp;</t>
+          <t>Gastronomía y Parque Acuático con barcos eléctricos y muelle flotante.</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Coffate Chascomús
 Tel: +542241607548 [celular]
 Redes: https://www.instagram.com/coffate_chascomus?igsh=ajQzMXJqMTY3bjdt</t>
         </is>
       </c>
     </row>
     <row r="5" ht="90" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Estación Hidrobiológica</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Creada en 1943, dedicada a la piscicultura. Reproduce y siembra pejerrey en las lagunas de la provincia. Supervisa la calidad de la fauna acuática y controla su crecimiento. Gracias a este trabajo constante, Chascomús garantiza la sustentabilidad de su recurso más preciado, permitiendo que la pesca deportiva y la biodiversidad sigan siendo protagonistas de nuestro paisaje.</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Chascomús (Subsecretaría de Desarrollo Turístico y Productivo)
 Dependencia: Secretaría de Desarrollo Turístico, Productivo y Cultural