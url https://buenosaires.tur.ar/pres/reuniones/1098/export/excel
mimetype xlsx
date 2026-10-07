--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -428,60 +428,60 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G3"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
-    <col width="21" customWidth="1" min="2" max="2"/>
+    <col width="17" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="80" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Establecimiento</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Cantidad de salones</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -500,77 +500,50 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="75" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Monte Viejo</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>2</v>
       </c>
       <c r="E2" t="n">
         <v>340</v>
       </c>
       <c r="G2" s="2" t="inlineStr">
-        <is>
-[...25 lines deleted...]
-      <c r="G3" s="2" t="inlineStr">
         <is>
           <t>MONTE VIEJO
 Dirección: Ruta 215 Km 51
 Tel: +541151158236 [fijo]
 Email: reservasa@estanciamv.com.ar
 Redes: https://estanciamv.com.ar/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Brandsen</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
@@ -611,71 +584,70 @@
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Estancia Monte Viejo</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Un exclusivo refugio de turismo rural que combina el aire de campo con la elegancia de su imponente casco francés diseñado en 1890 por el arquitecto Pedro Benoit. Ofrece una experiencia de desconexión total a través de sus servicios de hotel boutique, gastronomía criolla y piscina al aire libre, manteniendo viva la historia del antiguo Ferrocarril Provincial en un entorno donde predominan el silencio y la arquitectura del siglo XIX.</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Estancia MV
 Redes: https://estanciamv.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="3" ht="45" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>El Abascay</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Emprendimiento familiar dedicado a la elaboración de lácteos y quesos orgánicos de alta calidad, con certificación agroecológica y estándares adecuados de bienestar animal. Su variada producción incluye opciones como Halloumi y Brandsen. En un entorno rural, el establecimiento conformado por tienda, cava subterránea, sala de elaboración y terraza, &amp;nbsp;ofrece al público una experiencia guiada con degustaciones de sus productos.
-&amp;nbsp;</t>
+          <t>Emprendimiento familiar dedicado a la elaboración de lácteos y quesos orgánicos de alta calidad, con certificación agroecológica y estándares adecuados de bienestar animal. Su variada producción incluye opciones como Halloumi y Brandsen. En un entorno rural, el establecimiento conformado por tienda, cava subterránea, sala de elaboración y terraza. Ofrece al público una experiencia guiada con degustaciones de sus productos.</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>El Abascay
 Email: hola@elabascay.com.ar
 Redes: https://www.instagram.com/elabascaybrandsen/, https://elabascay.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="4" ht="60" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Hocico Negro Wines-Bodega</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Emprendimiento familiar dedicado a la elaboración de vinos artesanales en los varietales malbec, cabernet y blend. Brinda una propuesta enoturística, donde los visitantes pueden realizar recorridos por el viñedo, participar de charlas técnicas y catas maridadas con degustaciones de productos regionales. La visita incluye conocer la pintoresca Estación Gómez.&amp;nbsp;</t>
+          <t>Emprendimiento familiar dedicado a la elaboración de vinos artesanales en los varietales malbec, cabernet y blend. Brinda una propuesta enoturística, donde los visitantes pueden realizar recorridos por el viñedo, participar de charlas técnicas y catas maridadas con degustaciones de productos regionales. La visita incluye conocer la pintoresca Estación Gómez.</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Hocico Negro
 Tel: +54541136016954 [celular]
 Email: hociconegrowines@gmail.com
 Redes: https://www.instagram.com/hociconegro/?hl=es</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Brandsen</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>