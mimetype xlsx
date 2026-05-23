--- v0 (2026-01-07)
+++ v1 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Prestadores" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Alojamientos" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Atractivos Turísticos" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
@@ -428,231 +428,239 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
-    <col width="30" customWidth="1" min="2" max="2"/>
+    <col width="21" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
-    <col width="8" customWidth="1" min="7" max="7"/>
-[...1 lines deleted...]
-    <col width="80" customWidth="1" min="9" max="9"/>
+    <col width="80" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Establecimiento</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Cantidad de salones</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>m2 del salón principal</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Auditorio</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Banquete</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Plazas</t>
-[...8 lines deleted...]
-        <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="75" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Salones Estancia Monte Viejo</t>
+          <t>Salones Estancia MV</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>2</v>
       </c>
       <c r="E2" t="n">
         <v>340</v>
       </c>
-      <c r="I2" s="2" t="inlineStr">
+      <c r="G2" s="2" t="inlineStr">
         <is>
           <t>MONTE VIEJO
 Dirección: Ruta 215 Km 51
 Tel: +541166078859 [fijo]
 Email: horacioblanda@gmail.com
-Web: WWW.ESTANCIAMONTEVIEJO.COM.AR</t>
+Redes: https://estanciamv.com.ar/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Brandsen</oddHeader>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="12" customWidth="1" min="1" max="1"/>
-[...6 lines deleted...]
-    <col width="80" customWidth="1" min="8" max="8"/>
+    <col width="29" customWidth="1" min="1" max="1"/>
+    <col width="80" customWidth="1" min="2" max="2"/>
+    <col width="80" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nombre</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
-          <t>Cantidad de salones</t>
+          <t>Descripción</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
-          <t>m2 del salón principal</t>
-[...23 lines deleted...]
-        <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
-    <row r="2" ht="60" customHeight="1">
+    <row r="2" ht="30" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>El Abascay</t>
-[...10 lines deleted...]
-      <c r="H2" s="2" t="inlineStr">
+          <t>Estancia Monte Viejo</t>
+        </is>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>Un exclusivo refugio de turismo rural que combina el aire de campo con la elegancia de su imponente casco francés diseñado en 1890 por el arquitecto Pedro Benoit. Ofrece una experiencia de desconexión total a través de sus servicios de hotel boutique, gastronomía criolla y piscina al aire libre, manteniendo viva la historia del antiguo Ferrocarril Provincial en un entorno donde predominan el silencio y la arquitectura del siglo XIX.</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>Estancia MV
+Redes: https://estanciamv.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="45" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>El Abascay quesos orgánicos</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>Producción orgánica de quesos. Salón para eventos corporativos</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
         <is>
           <t>El Abascay
 Email: hola@elabascay.com.ar
-Web: https://elabascay.com.ar/
-Redes: 2: https://www.instagram.com/elabascaybrandsen/</t>
+Redes: https://www.instagram.com/elabascaybrandsen/, https://elabascay.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="60" customHeight="1">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>Hocico Negro Wines</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Enoturismo. Recorridos por plantaciones, catas dirigidas, charlas técnicas y degustación de productos regionales.</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>Hocico Negro
+Tel: +54541136016954 [celular]
+Email: hociconegrowines@gmail.com
+Redes: https://www.instagram.com/hociconegro/?hl=es</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Brandsen</oddHeader>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>