--- v1 (2026-05-23)
+++ v2 (2026-08-22)
@@ -428,51 +428,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G2"/>
+  <dimension ref="A1:G3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="21" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="80" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Establecimiento</t>
@@ -485,169 +485,197 @@
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>m2 del salón principal</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Auditorio</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Banquete</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="75" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Salones</t>
+          <t>Hoteles</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Salones Estancia MV</t>
+          <t>Monte Viejo</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>2</v>
       </c>
       <c r="E2" t="n">
         <v>340</v>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>MONTE VIEJO
 Dirección: Ruta 215 Km 51
-Tel: +541166078859 [fijo]
-Email: horacioblanda@gmail.com
+Tel: +541151158236 [fijo]
+Email: reservasa@estanciamv.com.ar
+Redes: https://estanciamv.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="75" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>Salones</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>Salones Estancia MV</t>
+        </is>
+      </c>
+      <c r="C3" t="n">
+        <v>2</v>
+      </c>
+      <c r="E3" t="n">
+        <v>340</v>
+      </c>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>MONTE VIEJO
+Dirección: Ruta 215 Km 51
+Tel: +541151158236 [fijo]
+Email: reservasa@estanciamv.com.ar
 Redes: https://estanciamv.com.ar/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Brandsen</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="29" customWidth="1" min="1" max="1"/>
+    <col width="27" customWidth="1" min="1" max="1"/>
     <col width="80" customWidth="1" min="2" max="2"/>
     <col width="80" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nombre</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="30" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Estancia Monte Viejo</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Un exclusivo refugio de turismo rural que combina el aire de campo con la elegancia de su imponente casco francés diseñado en 1890 por el arquitecto Pedro Benoit. Ofrece una experiencia de desconexión total a través de sus servicios de hotel boutique, gastronomía criolla y piscina al aire libre, manteniendo viva la historia del antiguo Ferrocarril Provincial en un entorno donde predominan el silencio y la arquitectura del siglo XIX.</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Estancia MV
 Redes: https://estanciamv.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="3" ht="45" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t>El Abascay quesos orgánicos</t>
+          <t>El Abascay</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Producción orgánica de quesos. Salón para eventos corporativos</t>
+          <t>Emprendimiento familiar dedicado a la elaboración de lácteos y quesos orgánicos de alta calidad, con certificación agroecológica y estándares adecuados de bienestar animal. Su variada producción incluye opciones como Halloumi y Brandsen. En un entorno rural, el establecimiento conformado por tienda, cava subterránea, sala de elaboración y terraza, &amp;nbsp;ofrece al público una experiencia guiada con degustaciones de sus productos.
+&amp;nbsp;</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>El Abascay
 Email: hola@elabascay.com.ar
 Redes: https://www.instagram.com/elabascaybrandsen/, https://elabascay.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="4" ht="60" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>Hocico Negro Wines</t>
+          <t>Hocico Negro Wines-Bodega</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Enoturismo. Recorridos por plantaciones, catas dirigidas, charlas técnicas y degustación de productos regionales.</t>
+          <t>Emprendimiento familiar dedicado a la elaboración de vinos artesanales en los varietales malbec, cabernet y blend. Brinda una propuesta enoturística, donde los visitantes pueden realizar recorridos por el viñedo, participar de charlas técnicas y catas maridadas con degustaciones de productos regionales. La visita incluye conocer la pintoresca Estación Gómez.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Hocico Negro
 Tel: +54541136016954 [celular]
 Email: hociconegrowines@gmail.com
 Redes: https://www.instagram.com/hociconegro/?hl=es</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Brandsen</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>