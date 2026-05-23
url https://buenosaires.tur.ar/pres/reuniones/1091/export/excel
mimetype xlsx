--- v0 (2026-01-07)
+++ v1 (2026-05-23)
@@ -1,51 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Prestadores" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Alojamientos" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Atractivos Turísticos" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -134,51 +136,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -426,555 +428,707 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="62" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
-    <col width="8" customWidth="1" min="7" max="7"/>
-[...1 lines deleted...]
-    <col width="80" customWidth="1" min="9" max="9"/>
+    <col width="80" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Establecimiento</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Cantidad de salones</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>m2 del salón principal</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Auditorio</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Banquete</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Plazas</t>
-[...8 lines deleted...]
-        <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
-    <row r="2" ht="75" customHeight="1">
+    <row r="2" ht="60" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Hoteles</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>HOTEL BALCARCE 646</t>
+          <t>El Mingo</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>1</v>
       </c>
       <c r="E2" t="n">
         <v>80</v>
       </c>
       <c r="F2" t="n">
+        <v>55</v>
+      </c>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>El Mingo Casa de Campo
+Dirección: Ruta 55 km 68.5
+Tel: 226615639462
+Email: rafadecesare@gmail.com</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="75" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>Hoteles</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>Hotel Balcarce 646</t>
+        </is>
+      </c>
+      <c r="C3" t="n">
+        <v>2</v>
+      </c>
+      <c r="D3" t="n">
+        <v>136</v>
+      </c>
+      <c r="E3" t="n">
+        <v>80</v>
+      </c>
+      <c r="F3" t="n">
         <v>90</v>
       </c>
-      <c r="G2" t="n">
-[...7 lines deleted...]
-      <c r="I2" s="2" t="inlineStr">
+      <c r="G3" s="2" t="inlineStr">
         <is>
           <t>646 HOTEL BALCARCE
 Dirección: MITRE Y GENERAL BALCARCE
 Tel: +542266422055 [fijo]
 Email: contacto@hotelbalcarce.com
-Web: www.hotelbalcarce.com</t>
-[...28 lines deleted...]
-Email: rafadecesare@gmail.com</t>
+Redes: https://www.hotelbalcarce.com/</t>
         </is>
       </c>
     </row>
     <row r="4" ht="30" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Agencia de Extensión Rural AER Balcarce del INTA</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>1</v>
       </c>
       <c r="D4" t="n">
         <v>80</v>
       </c>
       <c r="E4" t="n">
         <v>180</v>
       </c>
-      <c r="I4" s="2" t="inlineStr">
+      <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Agencia de Extensión Rural Balcarce del INTA
-Redes: 2: https://www.instagram.com/aerbalcarce/?hl=es</t>
+Redes: https://www.instagram.com/aerbalcarce/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="5" ht="30" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Salón de Asociación Cooperadora Facultad Agraria de la UNMDP</t>
         </is>
       </c>
       <c r="C5" t="n">
         <v>2</v>
       </c>
       <c r="D5" t="n">
         <v>80</v>
       </c>
       <c r="E5" t="n">
         <v>180</v>
       </c>
-      <c r="I5" s="2" t="inlineStr">
+      <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Salón de Asociación Cooperadora Facultad Agraria de la UNMDP
-Web: https://fca.mdp.edu.ar/</t>
+Redes: https://fca.mdp.edu.ar/</t>
         </is>
       </c>
     </row>
     <row r="6" ht="30" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>La Candelaria Balcarce</t>
         </is>
       </c>
       <c r="C6" t="n">
         <v>1</v>
       </c>
       <c r="D6" t="n">
         <v>144</v>
       </c>
       <c r="E6" t="n">
         <v>150</v>
       </c>
       <c r="F6" t="n">
         <v>150</v>
       </c>
-      <c r="I6" s="2" t="inlineStr">
+      <c r="G6" s="2" t="inlineStr">
         <is>
           <t>La Candelaria Balcarce
-Redes: 2: https://www.instagram.com/eventos.lacandelaria/?hl=es</t>
+Redes: https://www.instagram.com/eventos.lacandelaria/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="7" ht="30" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Sociedad Rural Balcarce</t>
         </is>
       </c>
       <c r="C7" t="n">
         <v>1</v>
       </c>
       <c r="D7" t="n">
         <v>300</v>
       </c>
       <c r="E7" t="n">
         <v>300</v>
       </c>
       <c r="F7" t="n">
         <v>230</v>
       </c>
-      <c r="I7" s="2" t="inlineStr">
+      <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Sociedad Rural Balcarce
-Redes: 1: https://www.facebook.com/p/Sociedad-Rural-de-Balcarce-100054615152932/?locale=es_LA</t>
+Redes: https://www.facebook.com/p/Sociedad-Rural-de-Balcarce-100054615152932/?locale=es_LA</t>
         </is>
       </c>
     </row>
     <row r="8" ht="30" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>La Pulpería</t>
         </is>
       </c>
       <c r="C8" t="n">
         <v>1</v>
       </c>
       <c r="D8" t="n">
         <v>400</v>
       </c>
       <c r="E8" t="n">
         <v>250</v>
       </c>
       <c r="F8" t="n">
         <v>180</v>
       </c>
-      <c r="I8" s="2" t="inlineStr">
+      <c r="G8" s="2" t="inlineStr">
         <is>
           <t>La Pulpería
-Redes: 2: https://www.instagram.com/pulperiacarlosmaximocabrera/?hl=es-la</t>
+Redes: https://www.instagram.com/pulperiacarlosmaximocabrera/?hl=es-la</t>
         </is>
       </c>
     </row>
     <row r="9" ht="30" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Alcira Eventos</t>
         </is>
       </c>
       <c r="C9" t="n">
         <v>1</v>
       </c>
-      <c r="I9" s="2" t="inlineStr">
+      <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Alcira Eventos
-Redes: 2: https://www.instagram.com/alciraseventos_/</t>
+Redes: https://www.instagram.com/alciraseventos_/</t>
         </is>
       </c>
     </row>
     <row r="10" ht="30" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Sierra de los Pájaros</t>
         </is>
       </c>
       <c r="C10" t="n">
         <v>1</v>
       </c>
-      <c r="I10" s="2" t="inlineStr">
+      <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Sierra de los Pájaros
-Redes: 1: https://www.facebook.com/p/Sierra-De-Los-P%C3%A1jaros-100058154589898/</t>
+Redes: https://www.facebook.com/p/Sierra-De-Los-P%C3%A1jaros-100058154589898/</t>
         </is>
       </c>
     </row>
     <row r="11" ht="30" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>San Antonio de la Sierra</t>
         </is>
       </c>
       <c r="C11" t="n">
         <v>1</v>
       </c>
       <c r="D11" t="n">
         <v>200</v>
       </c>
       <c r="E11" t="n">
         <v>50</v>
       </c>
-      <c r="I11" s="2" t="inlineStr">
+      <c r="G11" s="2" t="inlineStr">
         <is>
           <t>San Antonio de la Sierra
-Redes: 1: https://www.facebook.com/SanAntoniodelaSierra/?locale=es_LA</t>
+Redes: https://www.facebook.com/SanAntoniodelaSierra/?locale=es_LA</t>
         </is>
       </c>
     </row>
     <row r="12" ht="30" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Coworking Subsecretaría de Producción y Empleo de Balcarce</t>
         </is>
       </c>
       <c r="C12" t="n">
         <v>2</v>
       </c>
       <c r="D12" t="n">
         <v>50</v>
       </c>
       <c r="E12" t="n">
         <v>25</v>
       </c>
-      <c r="I12" s="2" t="inlineStr">
+      <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Coworking Subsecretaría de Producción y Empleo de Balcarce
-Web: https://balcarce.gob.ar/lotes-en-parque-industrial/</t>
+Redes: https://balcarce.gob.ar/lotes-en-parque-industrial/</t>
         </is>
       </c>
     </row>
     <row r="13" ht="30" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>El Cóndor Café Coworking</t>
         </is>
       </c>
       <c r="C13" t="n">
         <v>1</v>
       </c>
       <c r="D13" t="n">
         <v>50</v>
       </c>
       <c r="E13" t="n">
         <v>45</v>
       </c>
       <c r="F13" t="n">
         <v>45</v>
       </c>
-      <c r="I13" s="2" t="inlineStr">
+      <c r="G13" s="2" t="inlineStr">
         <is>
           <t>El Cóndor Café Coworking
-Redes: 2: https://www.instagram.com/elcondorbalcarce/?hl=es</t>
+Redes: https://www.instagram.com/elcondorbalcarce/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="14" ht="30" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>Casa de la Historia y Cultura del Bicentenario</t>
         </is>
       </c>
       <c r="C14" t="n">
         <v>1</v>
       </c>
       <c r="D14" t="n">
         <v>132</v>
       </c>
       <c r="E14" t="n">
         <v>90</v>
       </c>
-      <c r="I14" s="2" t="inlineStr">
+      <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Casa de la Historia y Cultura del Bicentenario
-Redes: 1: https://www.facebook.com/p/Casa-de-la-Historia-y-la-Cultura-del-Bicentenario-Balcarce-100082998978995/</t>
+Redes: https://www.facebook.com/p/Casa-de-la-Historia-y-la-Cultura-del-Bicentenario-Balcarce-100082998978995/</t>
         </is>
       </c>
     </row>
     <row r="15" ht="30" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Teatro Municipal Luis Conti</t>
         </is>
       </c>
       <c r="C15" t="n">
         <v>1</v>
       </c>
       <c r="D15" t="n">
         <v>500</v>
       </c>
-      <c r="I15" s="2" t="inlineStr">
+      <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Teatro Municipal Luis Conti
-Redes: 2: https://www.instagram.com/teatromunicipalbalcarce/?hl=es</t>
+Redes: https://www.instagram.com/teatromunicipalbalcarce/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="16" ht="30" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Asociación Italiana Filantrópica Unida de Socorros Mutuos</t>
         </is>
       </c>
       <c r="C16" t="n">
         <v>2</v>
       </c>
       <c r="D16" t="n">
         <v>264</v>
       </c>
       <c r="E16" t="n">
         <v>180</v>
       </c>
       <c r="F16" t="n">
         <v>180</v>
       </c>
-      <c r="I16" s="2" t="inlineStr">
+      <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Asociación Italiana Filantrópica Unida de Socorros Mutuos
-Redes: 1: https://www.facebook.com/p/Asociacion-Italiana-Balcarce-100077778120614/</t>
+Redes: https://www.facebook.com/p/Asociacion-Italiana-Balcarce-100077778120614/</t>
         </is>
       </c>
     </row>
     <row r="17" ht="30" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>Salón El Casco Hotel y Spa Rural</t>
         </is>
       </c>
       <c r="C17" t="n">
         <v>1</v>
       </c>
       <c r="E17" t="n">
         <v>160</v>
       </c>
-      <c r="I17" s="2" t="inlineStr">
+      <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Salón El Casco Hotel y Spa Rural
-Web: https://www.elcascodefangio.com/</t>
+Redes: https://www.elcascodefangio.com/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Balcarce</oddHeader>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C7"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="47" customWidth="1" min="1" max="1"/>
+    <col width="80" customWidth="1" min="2" max="2"/>
+    <col width="80" customWidth="1" min="3" max="3"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Nombre</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Descripción</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Contacto</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="60" customHeight="1">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>Nancy Nava - Trekking y Movimiento Consciente</t>
+        </is>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>Trekking de baja a moderada dificultad. Contacto con la naturaleza con ejercicios de movimiento consciente.</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>Nancy Nava Trekking y Movimiento Consciente
+Tel: +542266631133 [whatsapp]
+Email: nancy_bal@live.com.ar
+Redes: https://www.instagram.com/nancyenava/</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="45" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>Rancho Aparte</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>Turismo activo.</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>Rancho Aparte
+Tel: +542266536851 [celular]
+Redes: https://www.instagram.com/ranchoaparte.lospinos/</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="60" customHeight="1">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>Piedra Naranja</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Kayak, trekking, rappel, mountain bike y parapente.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>Piedra Naranja
+Tel: +542266550142 [whatsapp]
+Email: piedranaranja@gmail.com
+Web: https://www.piedranaranja.ar</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="45" customHeight="1">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>Bodegas y Viñedos Balcarce</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Martín Muñoz es polista devenido en bodeguero, volvió a Balcarce, donde están sus raíces, para crear Bodegas y Viñedos Balcarce, un emprendimiento en crecimiento que invita a descubrir vinos como Cabernet Franc, Sauvignon Blanc y blend. Un proyecto familiar, rodeado de valores y ambiente único para disfrutar una experiencia enoturística en la ciudad.</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>Bodegas y Viñedos Balcarce
+Tel: +54542266578383 [whatsapp]
+Redes: https://www.instagram.com/vinedos.balcarce/?hl=es-la</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="45" customHeight="1">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>Cabalgatas La Barrosa</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>Cabalgatas por los paisajes serranos de Balcarce, guiadas por especialistas en manejo equino consciente.</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>Cabalgatas La Barrosa
+Tel: +54542266483244 [celular]
+Redes: https://www.instagram.com/cabalgatas_labarrosa/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="30" customHeight="1">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>Museo del Automovilismo Juan Manuel Fangio</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>El Museo del Automovilismo Juan Manuel Fangio es un museo dedicado al piloto homónimo de automovilismo de competición. En este museo se puede ver una gran exposición, que cuenta con más de 50 automóviles y todos los trofeos del campeón mundial de Fórmula 1. Desde la reconstrucción del Ford A (1929) con el que debutó Fangio; el original de la Negrita que impulsó su destino a Europa; la Chevrolet 39, en la que corriera la Buenos Aires-Caracas</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>Museo Automovilístico Juan Manuel Fangio
+Redes: https://www.museofangio.com</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Balcarce</oddHeader>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>