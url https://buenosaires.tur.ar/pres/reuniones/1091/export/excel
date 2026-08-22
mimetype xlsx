--- v1 (2026-05-23)
+++ v2 (2026-08-22)
@@ -1035,70 +1035,71 @@
           <t>Piedra Naranja</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Kayak, trekking, rappel, mountain bike y parapente.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Piedra Naranja
 Tel: +542266550142 [whatsapp]
 Email: piedranaranja@gmail.com
 Web: https://www.piedranaranja.ar</t>
         </is>
       </c>
     </row>
     <row r="5" ht="45" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Bodegas y Viñedos Balcarce</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Martín Muñoz es polista devenido en bodeguero, volvió a Balcarce, donde están sus raíces, para crear Bodegas y Viñedos Balcarce, un emprendimiento en crecimiento que invita a descubrir vinos como Cabernet Franc, Sauvignon Blanc y blend. Un proyecto familiar, rodeado de valores y ambiente único para disfrutar una experiencia enoturística en la ciudad.</t>
+          <t>Este emprendimiento se desarrolla entre sierras, en un paisaje único rodeado de naturaleza. Ofrece a sus visitantes, vivir una experiencia integral que incluye recorridos por el viñal, visita a la bodega y degustación de vinos locales. &amp;nbsp;Su ópera prima es Séptimo Chuker, con varietales como cabernet franc, sauvignon blanc y un blend de cabernet franc y tannat. En el mismo predio, el Hotel Apart con piscina, invita a disfrutar una estadía de relax y sabores auténticamente bonaerenses.
+&amp;nbsp;</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Bodegas y Viñedos Balcarce
 Tel: +54542266578383 [whatsapp]
 Redes: https://www.instagram.com/vinedos.balcarce/?hl=es-la</t>
         </is>
       </c>
     </row>
     <row r="6" ht="45" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Cabalgatas La Barrosa</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Cabalgatas por los paisajes serranos de Balcarce, guiadas por especialistas en manejo equino consciente.</t>
+          <t>Este emprendimiento ofrece realizar excursiones guiadas por paisajes serranos, con paseos para todas las edades y diversas actividades que promueven la vida saludable a través de la conexión con los equinos, en un entorno natural. &amp;nbsp;En los distintos recorridos, incluye opciones de paradas y puntos de llegada que invitan a disfrutar de la gastronomía criolla en un típico día de campo.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Cabalgatas La Barrosa
 Tel: +54542266483244 [celular]
 Redes: https://www.instagram.com/cabalgatas_labarrosa/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="7" ht="30" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Museo del Automovilismo Juan Manuel Fangio</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>El Museo del Automovilismo Juan Manuel Fangio es un museo dedicado al piloto homónimo de automovilismo de competición. En este museo se puede ver una gran exposición, que cuenta con más de 50 automóviles y todos los trofeos del campeón mundial de Fórmula 1. Desde la reconstrucción del Ford A (1929) con el que debutó Fangio; el original de la Negrita que impulsó su destino a Europa; la Chevrolet 39, en la que corriera la Buenos Aires-Caracas</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Museo Automovilístico Juan Manuel Fangio
 Redes: https://www.museofangio.com</t>