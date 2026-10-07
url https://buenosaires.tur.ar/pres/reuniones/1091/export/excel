--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -1015,110 +1015,109 @@
         <is>
           <t>Rancho Aparte</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Turismo activo.</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Rancho Aparte
 Tel: +542266536851 [celular]
 Redes: https://www.instagram.com/ranchoaparte.lospinos/</t>
         </is>
       </c>
     </row>
     <row r="4" ht="60" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Piedra Naranja</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Kayak, trekking, rappel, mountain bike y parapente.&amp;nbsp;</t>
+          <t>Kayak, trekking, rappel, mountain bike y parapente.</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Piedra Naranja
 Tel: +542266550142 [whatsapp]
 Email: piedranaranja@gmail.com
 Web: https://www.piedranaranja.ar</t>
         </is>
       </c>
     </row>
     <row r="5" ht="45" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Bodegas y Viñedos Balcarce</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Este emprendimiento se desarrolla entre sierras, en un paisaje único rodeado de naturaleza. Ofrece a sus visitantes, vivir una experiencia integral que incluye recorridos por el viñal, visita a la bodega y degustación de vinos locales. &amp;nbsp;Su ópera prima es Séptimo Chuker, con varietales como cabernet franc, sauvignon blanc y un blend de cabernet franc y tannat. En el mismo predio, el Hotel Apart con piscina, invita a disfrutar una estadía de relax y sabores auténticamente bonaerenses.
-&amp;nbsp;</t>
+          <t>Este emprendimiento se desarrolla entre sierras, en un paisaje único rodeado de naturaleza. Ofrece a sus visitantes, vivir una experiencia integral que incluye recorridos por el viñal, visita a la bodega y degustación de vinos locales. Su ópera prima es Séptimo Chuker, con varietales como cabernet franc, sauvignon blanc y un blend de cabernet franc y tannat. En el mismo predio, el Hotel Apart con piscina, invita a disfrutar una estadía de relax y sabores auténticamente bonaerenses.</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Bodegas y Viñedos Balcarce
 Tel: +54542266578383 [whatsapp]
 Redes: https://www.instagram.com/vinedos.balcarce/?hl=es-la</t>
         </is>
       </c>
     </row>
     <row r="6" ht="45" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Cabalgatas La Barrosa</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Este emprendimiento ofrece realizar excursiones guiadas por paisajes serranos, con paseos para todas las edades y diversas actividades que promueven la vida saludable a través de la conexión con los equinos, en un entorno natural. &amp;nbsp;En los distintos recorridos, incluye opciones de paradas y puntos de llegada que invitan a disfrutar de la gastronomía criolla en un típico día de campo.&amp;nbsp;</t>
+          <t>Este emprendimiento ofrece realizar excursiones guiadas por paisajes serranos, con paseos para todas las edades y diversas actividades que promueven la vida saludable a través de la conexión con los equinos, en un entorno natural. En los distintos recorridos, incluye opciones de paradas y puntos de llegada que invitan a disfrutar de la gastronomía criolla en un típico día de campo.</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Cabalgatas La Barrosa
 Tel: +54542266483244 [celular]
 Redes: https://www.instagram.com/cabalgatas_labarrosa/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="7" ht="30" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Museo del Automovilismo Juan Manuel Fangio</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>El Museo del Automovilismo Juan Manuel Fangio es un museo dedicado al piloto homónimo de automovilismo de competición. En este museo se puede ver una gran exposición, que cuenta con más de 50 automóviles y todos los trofeos del campeón mundial de Fórmula 1. Desde la reconstrucción del Ford A (1929) con el que debutó Fangio; el original de la Negrita que impulsó su destino a Europa; la Chevrolet 39, en la que corriera la Buenos Aires-Caracas</t>
+          <t>El Museo del Automovilismo Juan Manuel Fangio es un museo dedicado al piloto homónimo de automovilismo de competición. En este museo se puede ver una gran exposición, que cuenta con más de 50 automóviles y todos los trofeos del campeón mundial de Fórmula 1. Desde la reconstrucción del Ford A (1929) con el que debutó Fangio; el original de la Negrita que impulsó su destino a Europa; la Chevrolet 39, en la que corriera la Buenos Aires-Caracas.</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Museo Automovilístico Juan Manuel Fangio
 Redes: https://www.museofangio.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Balcarce</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>