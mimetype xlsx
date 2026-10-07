--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -1610,95 +1610,92 @@
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nombre</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="75" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Finca Nobles Caciques</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>El establecimiento se destaca por su filosofía sustentable y por haber alcanzado reconocimientos en ferias nacionales, donde su aceite de oliva multipremiado representa a Bahía Blanca como parte de la identidad productiva bonaerense. Además, la finca incluye viñedos que completan un entorno ideal para disfrutar del enoturismo y la gastronomía.&amp;nbsp;
-&amp;nbsp;</t>
+          <t>El establecimiento se destaca por su filosofía sustentable y por haber alcanzado reconocimientos en ferias nacionales, donde su aceite de oliva multipremiado representa a Bahía Blanca como parte de la identidad productiva bonaerense. Además, la finca incluye viñedos que completan un entorno ideal para disfrutar del enoturismo y la gastronomía.</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Finca Nobles Caciques
 Tel: +545492915222148 [celular]
 Email: info@fincanoblescaciques.com.ar
 Web: https://www.fincanoblescaciques.com.ar
 Redes: https://www.instagram.com/fincanoblescaciques/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="3" ht="60" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Finca Oliva Olivos</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Este emprendimiento familiar, afincado en el paisaje rural bonaerense, ofrece conocer de cerca el proceso productivo y probar el sabor de las distintas variedades de aceite de oliva. Incluye visitas guiadas con cata, degustación y gastronomía temática, recorridos por el olivar y cosechas participativas en otoño. En la finca, el Restó y la Casa de huéspedes invitan a disfrutar a pleno la experiencia de oleoturismo.&amp;nbsp;
-&amp;nbsp;</t>
+          <t>Este emprendimiento familiar, afincado en el paisaje rural bonaerense, ofrece conocer de cerca el proceso productivo y probar el sabor de las distintas variedades de aceite de oliva. Incluye visitas guiadas con cata, degustación y gastronomía temática, recorridos por el olivar y cosechas participativas en otoño. En la finca, el Restó y la Casa de huéspedes invitan a disfrutar a pleno la experiencia de oleoturismo.</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Finca Oliva Olivos
 Tel: +545492914026545 [celular]
 Email: fincaolivaolivos@gmail.com
 Redes: https://www.instagram.com/fincaolivaolivos/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="4" ht="45" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Olivos Del Napostá</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>El olivar está situado en un campo de 100 hectáreas, atravesado por el arroyo que da nombre a este emprendimiento. El proyecto se destaca por haber sido gestado desde la medicina integrativa, teniendo como eje la producción de Aceite de Oliva Virgen Extra de alto contenido polifenólico, con efectos beneficiosos para la salud. &amp;nbsp;En el mismo predio se encuentra el Resort Olivícola, que además de alojamiento y gastronomía, ofrece actividades de relajación y recreación, como la práctica de la olivicultura in situ.
-&amp;nbsp;</t>
+          <t>El olivar está situado en un campo de 100 hectáreas, atravesado por el arroyo que da nombre a este emprendimiento. El proyecto se destaca por haber sido gestado desde la medicina integrativa, teniendo como eje la producción de Aceite de Oliva Virgen Extra de alto contenido polifenólico, con efectos beneficiosos para la salud. &amp;nbsp;En el mismo predio se encuentra el Resort Olivícola, que además de alojamiento y gastronomía, ofrece actividades de relajación y recreación, como la práctica de la olivicultura in situ.</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Olivos Del Napostá
 Email: olivosdelnaposta@gmail.com
 Web: https://www.olivosdelnaposta.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Bahía Blanca</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">