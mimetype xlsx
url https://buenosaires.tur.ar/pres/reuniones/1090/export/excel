--- v0 (2026-01-07)
+++ v1 (2026-04-29)
@@ -1,51 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Prestadores" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Alojamientos" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Atractivos Turísticos" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -134,51 +136,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -426,1203 +428,1286 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I38"/>
+  <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="80" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
-    <col width="8" customWidth="1" min="7" max="7"/>
-[...1 lines deleted...]
-    <col width="80" customWidth="1" min="9" max="9"/>
+    <col width="80" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tipo</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Establecimiento</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Cantidad de salones</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>m2 del salón principal</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Auditorio</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Capacidad Banquete</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Plazas</t>
-[...8 lines deleted...]
-        <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="75" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Salones Hotel Austral</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>4</v>
       </c>
       <c r="D2" t="n">
         <v>108</v>
       </c>
       <c r="E2" t="n">
         <v>100</v>
       </c>
       <c r="F2" t="n">
         <v>80</v>
       </c>
-      <c r="I2" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HOTEL  AUSTRAL
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>Hotel Austral Bahía Blanca
 Dirección: Avenida Colón N° 159
 Tel: +542914561700 [fijo]
 Email: centraldereservas@hotelaustral.com
-Web: www.hotelaustral.com</t>
+Redes: https://hotelaustral.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="3" ht="75" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Salones Paradores Austral</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>3</v>
       </c>
       <c r="D3" t="n">
         <v>50</v>
       </c>
       <c r="E3" t="n">
         <v>50</v>
       </c>
       <c r="F3" t="n">
         <v>26</v>
       </c>
-      <c r="I3" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HOTEL  AUSTRAL
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Hotel Austral Bahía Blanca
 Dirección: Avenida Colón N° 159
 Tel: +542914561700 [fijo]
 Email: centraldereservas@hotelaustral.com
-Web: www.hotelaustral.com</t>
+Redes: https://hotelaustral.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="4" ht="75" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Salones Hotel Argos</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>5</v>
       </c>
       <c r="D4" t="n">
         <v>170</v>
       </c>
       <c r="E4" t="n">
         <v>92</v>
       </c>
       <c r="F4" t="n">
         <v>72</v>
       </c>
-      <c r="I4" s="2" t="inlineStr">
+      <c r="G4" s="2" t="inlineStr">
         <is>
           <t>HOTEL ARGOS
 Dirección: España N° 149
 Tel: +542914550404 [fijo]
 Email: reservas@hotelargos.com
-Web: www.hotelargos.com</t>
+Redes: https://www.hotelargos.com/</t>
         </is>
       </c>
     </row>
     <row r="5" ht="75" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Salones Hotel Land Plaza</t>
         </is>
       </c>
       <c r="C5" t="n">
         <v>7</v>
       </c>
       <c r="D5" t="n">
         <v>162</v>
       </c>
       <c r="E5" t="n">
         <v>150</v>
       </c>
       <c r="F5" t="n">
         <v>70</v>
       </c>
-      <c r="I5" s="2" t="inlineStr">
+      <c r="G5" s="2" t="inlineStr">
         <is>
           <t>HOTEL LAND PLAZA
 Dirección: Saavedra N° 41
 Tel: +542914599000 [fijo]
 Email: recpcionbbca@landplaza.com.ar
-Web: www.landplaza.com.ar</t>
+Redes: https://www.hotelesland.com.ar/es/inicio/</t>
         </is>
       </c>
     </row>
     <row r="6" ht="30" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Asociación Médica de Bahía Blanca</t>
         </is>
       </c>
       <c r="C6" t="n">
         <v>4</v>
       </c>
       <c r="D6" t="n">
         <v>80</v>
       </c>
       <c r="E6" t="n">
         <v>120</v>
       </c>
       <c r="F6" t="n">
         <v>60</v>
       </c>
-      <c r="I6" s="2" t="inlineStr">
+      <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Asociación médica Bahia Blanca
-Web: https://www.ambb.org.ar/</t>
-[...3 lines deleted...]
-    <row r="7" ht="45" customHeight="1">
+Redes: https://www.ambb.org.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="30" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Biblioteca Popular Bernardino Rivadavia</t>
         </is>
       </c>
       <c r="C7" t="n">
         <v>4</v>
       </c>
       <c r="D7" t="n">
         <v>396</v>
       </c>
       <c r="E7" t="n">
         <v>396</v>
       </c>
-      <c r="I7" s="2" t="inlineStr">
+      <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Biblioteca Popular Bernardino Rivadavia
-Web: https://www.abrbp.org.ar/
-[...4 lines deleted...]
-    <row r="8" ht="45" customHeight="1">
+Redes: https://www.instagram.com/accounts/login/?next=%2FBiblioteca.Rivadavia%2F&amp;source=omni_redirect, https://www.abrbp.org.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="30" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Cámara Arbitral de Cereales de Bahía Blanca</t>
         </is>
       </c>
       <c r="C8" t="n">
         <v>2</v>
       </c>
       <c r="D8" t="n">
         <v>130</v>
       </c>
       <c r="E8" t="n">
         <v>200</v>
       </c>
       <c r="F8" t="n">
         <v>120</v>
       </c>
-      <c r="I8" s="2" t="inlineStr">
+      <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Cámara Arbitral de Cereales de Bahía Blanca
-Web: https://cacbb.com.ar/
-Redes: 2: https://www.instagram.com/accounts/login/?next=%2Fcacbb1957%2F&amp;source=omni_redirect</t>
+Redes: https://www.instagram.com/accounts/login/?next=%2Fcacbb1957%2F&amp;source=omni_redirect, https://cacbb.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="9" ht="30" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Cámara de Empresarios de Transporte Automotor de Cargas Regional Sureña</t>
         </is>
       </c>
       <c r="C9" t="n">
         <v>1</v>
       </c>
       <c r="E9" t="n">
         <v>120</v>
       </c>
-      <c r="I9" t="inlineStr"/>
-[...1 lines deleted...]
-    <row r="10" ht="45" customHeight="1">
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>Cámara de Empresarios de Transporte Automotor de Cargas Regional Sureña
+Redes: https://www.instagram.com/cetacrs/</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="30" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>Centro Científico Tecnológico Bahía Blanca CCTCONICETBB</t>
         </is>
       </c>
       <c r="C10" t="n">
         <v>2</v>
       </c>
       <c r="D10" t="n">
         <v>260</v>
       </c>
       <c r="E10" t="n">
         <v>185</v>
       </c>
       <c r="F10" t="n">
         <v>200</v>
       </c>
-      <c r="I10" s="2" t="inlineStr">
+      <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Centro Científico Tecnológico Bahía Blanca CCTCONICETBB
-Web: https://bahiablanca.conicet.gov.ar/
-[...4 lines deleted...]
-    <row r="11" ht="45" customHeight="1">
+Redes: https://www.facebook.com/CONICETBahiaBlanca/?locale=es_LA, https://bahiablanca.conicet.gov.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="30" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>Casa Coleman</t>
         </is>
       </c>
       <c r="C11" t="n">
         <v>4</v>
       </c>
       <c r="D11" t="n">
         <v>69.5</v>
       </c>
       <c r="E11" t="n">
         <v>90</v>
       </c>
       <c r="F11" t="n">
         <v>60</v>
       </c>
-      <c r="I11" s="2" t="inlineStr">
+      <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Casa Coleman
-Web: https://www.fundasur.org.ar/casa-coleman-la-casa/
-[...4 lines deleted...]
-    <row r="12" ht="45" customHeight="1">
+Redes: https://www.instagram.com/accounts/login/?next=%2Ffundasur_ig%2F&amp;source=omni_redirect, https://www.fundasur.org.ar/casa-coleman-la-casa/</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="30" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Centro de Analistas Clínicos</t>
         </is>
       </c>
       <c r="C12" t="n">
         <v>1</v>
       </c>
       <c r="D12" t="n">
         <v>130</v>
       </c>
       <c r="E12" t="n">
         <v>120</v>
       </c>
-      <c r="I12" s="2" t="inlineStr">
+      <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Centro de Analistas Clínicos
-Web: http://cacdx.ar/
-[...4 lines deleted...]
-    <row r="13" ht="45" customHeight="1">
+Redes: https://www.facebook.com/people/Centro-de-Analistas-Clinicos-Distrito-X/100083017433152/#, http://cacdx.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="30" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>Club Argentino</t>
         </is>
       </c>
       <c r="C13" t="n">
         <v>4</v>
       </c>
       <c r="D13" t="n">
         <v>450</v>
       </c>
       <c r="E13" t="n">
         <v>250</v>
       </c>
-      <c r="I13" s="2" t="inlineStr">
+      <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Club Argentino
-Web: https://www.argentina.gob.ar/capital-humano/cultura/monumentos/club-argentino-de-bahia-blanca
-[...4 lines deleted...]
-    <row r="14" ht="45" customHeight="1">
+Redes: https://www.facebook.com/clubargentinobb/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fclubargentinobb%2F&amp;source=omni_redirect&amp;hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="30" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>Colegio de Abogados y Procuradores del Departamento Judicial Bahía Blanca</t>
         </is>
       </c>
       <c r="C14" t="n">
         <v>3</v>
       </c>
       <c r="D14" t="n">
         <v>500</v>
       </c>
       <c r="E14" t="n">
         <v>150</v>
       </c>
       <c r="F14" t="n">
         <v>80</v>
       </c>
-      <c r="I14" s="2" t="inlineStr">
+      <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Colegio de Abogados y Procuradores del Departamento Judicial Bahía Blanca
-Web: https://cabb.org.ar/
-[...4 lines deleted...]
-    <row r="15" ht="45" customHeight="1">
+Redes: https://www.facebook.com/colegioabb/?locale=es_LA, https://cabb.org.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="30" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>Colegio de Ingenieros</t>
         </is>
       </c>
       <c r="C15" t="n">
         <v>1</v>
       </c>
       <c r="D15" t="n">
         <v>100</v>
       </c>
       <c r="E15" t="n">
         <v>50</v>
       </c>
       <c r="F15" t="n">
         <v>25</v>
       </c>
-      <c r="I15" s="2" t="inlineStr">
+      <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Colegio de Ingenieros
-Web: https://www.colegiodeingenieros.org.ar/
-[...4 lines deleted...]
-    <row r="16" ht="45" customHeight="1">
+Redes: https://www.facebook.com/p/Colegio-de-Ingenieros-Distrito-1-100060918439549/?locale=es_LA, https://www.colegiodeingenieros.org.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="30" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>Complejo Punto Aparte</t>
         </is>
       </c>
       <c r="C16" t="n">
         <v>2</v>
       </c>
       <c r="D16" t="n">
         <v>172</v>
       </c>
       <c r="E16" t="n">
         <v>140</v>
       </c>
       <c r="F16" t="n">
         <v>120</v>
       </c>
-      <c r="I16" s="2" t="inlineStr">
+      <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Complejo Punto Aparte
-Web: https://complejopuntoaparte.com/
-[...4 lines deleted...]
-    <row r="17" ht="45" customHeight="1">
+Redes: https://www.facebook.com/complejopuntoaparte/?locale=es_LA, https://complejopuntoaparte.com/</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="30" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>Corporación del Comercio Industria y Servicios</t>
         </is>
       </c>
       <c r="C17" t="n">
         <v>1</v>
       </c>
       <c r="D17" t="n">
         <v>220</v>
       </c>
       <c r="E17" t="n">
         <v>250</v>
       </c>
-      <c r="I17" s="2" t="inlineStr">
+      <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Corporación del Comercio Industria y Servicios
-Web: https://www.ccis.com.ar/
-[...4 lines deleted...]
-    <row r="18" ht="45" customHeight="1">
+Redes: https://instagram.com/ccisbahiablanca/?hl=es, https://www.ccis.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="30" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Don Ata Eventos</t>
         </is>
       </c>
       <c r="C18" t="n">
         <v>1</v>
       </c>
       <c r="D18" t="n">
         <v>100</v>
       </c>
       <c r="E18" t="n">
         <v>80</v>
       </c>
       <c r="F18" t="n">
         <v>80</v>
       </c>
-      <c r="I18" s="2" t="inlineStr">
+      <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Don Ata Eventos
-Web: https://fiestafeliz.com.ar/salones-de-fiestas/210
-[...4 lines deleted...]
-    <row r="19" ht="45" customHeight="1">
+Redes: https://www.facebook.com/p/Don-Ata-100040198515594/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fdonataeventos%2F&amp;source=omni_redirect&amp;hl=es-la</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="30" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>Dow Centre</t>
         </is>
       </c>
       <c r="C19" t="n">
         <v>5</v>
       </c>
       <c r="E19" t="n">
         <v>2000</v>
       </c>
-      <c r="I19" s="2" t="inlineStr">
+      <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Dow Centre
-Web: https://www.dowcenter.com.ar/
-[...4 lines deleted...]
-    <row r="20" ht="45" customHeight="1">
+Redes: https://www.facebook.com/DowCenterBahia/?locale=es_LA, https://www.instagram.com/dowcenterbahia/?hl=es, https://www.dowcenter.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="30" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>El Pinar Eventos</t>
         </is>
       </c>
       <c r="C20" t="n">
         <v>2</v>
       </c>
       <c r="D20" t="n">
         <v>400</v>
       </c>
       <c r="E20" t="n">
         <v>400</v>
       </c>
       <c r="F20" t="n">
         <v>300</v>
       </c>
-      <c r="I20" s="2" t="inlineStr">
+      <c r="G20" s="2" t="inlineStr">
         <is>
           <t>El Pinar Eventos
-Web: https://fiestafeliz.com.ar/salones-de-fiestas/226
-[...4 lines deleted...]
-    <row r="21" ht="45" customHeight="1">
+Redes: https://www.facebook.com/elpinar.bahiablanca/?locale=es_LA, https://www.instagram.com/elpinareventos/?hl=es, https://fiestafeliz.com.ar/salones-de-fiestas/226</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="30" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>La Quinta Eventos</t>
         </is>
       </c>
       <c r="C21" t="n">
         <v>1</v>
       </c>
       <c r="D21" t="n">
         <v>200</v>
       </c>
       <c r="E21" t="n">
         <v>220</v>
       </c>
       <c r="F21" t="n">
         <v>220</v>
       </c>
-      <c r="I21" s="2" t="inlineStr">
+      <c r="G21" s="2" t="inlineStr">
         <is>
           <t>La Quinta Eventos
-Web: https://www.casamientos.com.ar/salones-fiestas/la-quinta-eventos--e116334
-[...4 lines deleted...]
-    <row r="22" ht="45" customHeight="1">
+Redes: https://www.facebook.com/laquintabahia/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Flaquintabahia%2F&amp;source=omni_redirect&amp;hl=es, https://www.casamientos.com.ar/salones-fiestas/la-quinta-eventos--e116334</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="30" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>Municipalidad de Bahía Blanca</t>
         </is>
       </c>
       <c r="C22" t="n">
         <v>1</v>
       </c>
       <c r="D22" t="n">
         <v>320</v>
       </c>
       <c r="E22" t="n">
         <v>300</v>
       </c>
-      <c r="I22" s="2" t="inlineStr">
+      <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Municipalidad de Bahía Blanca
-Web: https://www.bahia.gob.ar/
-[...4 lines deleted...]
-    <row r="23" ht="45" customHeight="1">
+Redes: https://www.facebook.com/municipiobahia/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fmunicipiobahia%2F&amp;source=omni_redirect&amp;hl=es, https://www.bahia.gob.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="30" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>Orión Eventos</t>
         </is>
       </c>
       <c r="C23" t="n">
         <v>1</v>
       </c>
       <c r="D23" t="n">
         <v>300</v>
       </c>
       <c r="E23" t="n">
         <v>350</v>
       </c>
       <c r="F23" t="n">
         <v>220</v>
       </c>
-      <c r="I23" s="2" t="inlineStr">
+      <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Orión Eventos
-Web: https://web.orioneventos.com.ar/
-[...4 lines deleted...]
-    <row r="24" ht="45" customHeight="1">
+Redes: https://www.instagram.com/accounts/login/?next=%2Forion_eventos%2F&amp;source=omni_redirect&amp;hl=es, https://web.orioneventos.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="30" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>Palihue Golf Club</t>
         </is>
       </c>
       <c r="C24" t="n">
         <v>1</v>
       </c>
       <c r="D24" t="n">
         <v>240</v>
       </c>
       <c r="E24" t="n">
         <v>200</v>
       </c>
       <c r="F24" t="n">
         <v>170</v>
       </c>
-      <c r="I24" s="2" t="inlineStr">
+      <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Palihue Golf Club
-Web: https://www.palihuegolfclub.com.ar/
-[...4 lines deleted...]
-    <row r="25" ht="45" customHeight="1">
+Redes: https://www.facebook.com/clubgolfpalihue/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fclubdegolfpalihue%2F&amp;source=omni_redirect&amp;hl=es, https://www.palihuegolfclub.com.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="30" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>Punto Alem</t>
         </is>
       </c>
       <c r="C25" t="n">
         <v>1</v>
       </c>
       <c r="D25" t="n">
         <v>280</v>
       </c>
       <c r="E25" t="n">
         <v>200</v>
       </c>
       <c r="F25" t="n">
         <v>150</v>
       </c>
-      <c r="I25" s="2" t="inlineStr">
+      <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Punto Alem
-Web: https://puntoalemeventos.com/
-[...4 lines deleted...]
-    <row r="26" ht="45" customHeight="1">
+Redes: https://www.facebook.com/Puntoalemeventos/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fpunto.alem%2F&amp;source=omni_redirect&amp;hl=es, https://puntoalemeventos.com/</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="30" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>Predio Ferial de Exposiciones de la Corporación del Comercio Industria y Servicios de Bahía Blanca</t>
         </is>
       </c>
       <c r="C26" t="n">
         <v>4</v>
       </c>
       <c r="D26" t="n">
         <v>3000</v>
       </c>
       <c r="E26" t="n">
         <v>4000</v>
       </c>
       <c r="F26" t="n">
         <v>4000</v>
       </c>
-      <c r="I26" s="2" t="inlineStr">
+      <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Predio Ferial de Exposiciones de la Corporación del Comercio Industria y Servicios de Bahía Blanca
-Web: https://www.ccis.com.ar/salones-predio-corporacion-predio-de-la-fisa/
-[...4 lines deleted...]
-    <row r="27" ht="45" customHeight="1">
+Redes: https://www.instagram.com/accounts/login/?next=%2Ffisabahiablanca%2F&amp;source=omni_redirect&amp;hl=es-la, https://www.facebook.com/FisaBahiaBlanca/?locale=es_LA, https://www.ccis.com.ar/salones-predio-corporacion-predio-de-la-fisa/</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="30" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>Revoque Eventos</t>
         </is>
       </c>
       <c r="C27" t="n">
         <v>1</v>
       </c>
       <c r="D27" t="n">
         <v>249</v>
       </c>
       <c r="E27" t="n">
         <v>500</v>
       </c>
       <c r="F27" t="n">
         <v>500</v>
       </c>
-      <c r="I27" s="2" t="inlineStr">
+      <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Revoque Eventos
-Web: https://revoque-eventos.com/inicio/
-[...4 lines deleted...]
-    <row r="28" ht="45" customHeight="1">
+Redes: https://www.facebook.com/revoqueventos/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Frevoqueeventos%2F&amp;source=omni_redirect, https://revoque-eventos.com/inicio/</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="30" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>Sueños Eventos</t>
         </is>
       </c>
       <c r="C28" t="n">
         <v>2</v>
       </c>
       <c r="D28" t="n">
         <v>337</v>
       </c>
       <c r="E28" t="n">
         <v>444</v>
       </c>
       <c r="F28" t="n">
         <v>250</v>
       </c>
-      <c r="I28" s="2" t="inlineStr">
+      <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Sueños Eventos
-Web: https://fiestafeliz.com.ar/salones-de-fiestas/260
-[...4 lines deleted...]
-    <row r="29" ht="45" customHeight="1">
+Redes: https://www.facebook.com/p/Sue%C3%B1os-eventos-100042994044844/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Feventos_suenos%2F&amp;source=omni_redirect&amp;hl=es, https://fiestafeliz.com.ar/salones-de-fiestas/260</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="30" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>Teatro Gran Plaza</t>
         </is>
       </c>
       <c r="C29" t="n">
         <v>2</v>
       </c>
       <c r="D29" t="n">
         <v>1400</v>
       </c>
       <c r="E29" t="n">
         <v>1000</v>
       </c>
-      <c r="I29" s="2" t="inlineStr">
+      <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Teatro Gran Plaza
-Web: https://www.granplazateatro.com.ar/
-Redes: 1: https://www.facebook.com/granplazateatro/?locale=es_LA, 2: https://www.instagram.com/accounts/login/?next=%2Fgranplazateatro%2F&amp;source=omni_redirect&amp;hl=es</t>
+Redes: https://www.facebook.com/granplazateatro/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fgranplazateatro%2F&amp;source=omni_redirect&amp;hl=es, https://www.granplazateatro.com.ar/</t>
         </is>
       </c>
     </row>
     <row r="30" ht="30" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>Teatro Ingeniero White</t>
         </is>
       </c>
       <c r="C30" t="n">
         <v>1</v>
       </c>
       <c r="D30" t="n">
         <v>1300</v>
       </c>
       <c r="E30" t="n">
         <v>336</v>
       </c>
-      <c r="I30" s="2" t="inlineStr">
+      <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Teatro Ingeniero White
-Redes: 1: https://www.facebook.com/teatroigenierowhite/?locale=es_LA, 2: https://www.instagram.com/accounts/login/?next=%2Fteatroingenierowhite%2F&amp;source=omni_redirect&amp;hl=es</t>
+Redes: https://www.facebook.com/teatroigenierowhite/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fteatroingenierowhite%2F&amp;source=omni_redirect&amp;hl=es</t>
         </is>
       </c>
     </row>
     <row r="31" ht="30" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>Teatro Rossini</t>
         </is>
       </c>
       <c r="C31" t="n">
         <v>1</v>
       </c>
       <c r="D31" t="n">
         <v>800</v>
       </c>
       <c r="E31" t="n">
         <v>540</v>
       </c>
-      <c r="I31" s="2" t="inlineStr">
+      <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Teatro Rossini
-Redes: 1: https://www.facebook.com/AttitudeGunsNRosesTributo/videos/-bahia-blanca-teatro-rossini-vier-25-de-julio-21hs-te-gusta-guns-n-roses-attitud/962436892592583/, 2: https://www.instagram.com/accounts/login/?next=%2Frossiniparadiso.oficial%2F&amp;source=omni_redirect&amp;hl=es</t>
-[...3 lines deleted...]
-    <row r="32" ht="45" customHeight="1">
+Redes: https://www.facebook.com/AttitudeGunsNRosesTributo/videos/-bahia-blanca-teatro-rossini-vier-25-de-julio-21hs-te-gusta-guns-n-roses-attitud/962436892592583/, https://www.instagram.com/accounts/login/?next=%2Frossiniparadiso.oficial%2F&amp;source=omni_redirect&amp;hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="30" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>Universidad Nacional del Sur Casa de la Cultura</t>
         </is>
       </c>
       <c r="C32" t="n">
         <v>1</v>
       </c>
       <c r="D32" t="n">
         <v>150</v>
       </c>
       <c r="E32" t="n">
         <v>60</v>
       </c>
-      <c r="I32" s="2" t="inlineStr">
+      <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Universidad Nacional del Sur Casa de la Cultura
-Web: https://www.uns.edu.ar/contenidos/23/688#casa-de-la-cultura---av.-alem-925
-[...4 lines deleted...]
-    <row r="33" ht="45" customHeight="1">
+Redes: https://www.facebook.com/CulturayExtensionUNS/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fculturayextensionuns%2F&amp;source=omni_redirect&amp;hl=es, https://www.uns.edu.ar/contenidos/23/688#casa-de-la-cultura---av.-alem-925</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="30" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>Universidad Nacional del Sur Centro Histórico Cultural</t>
         </is>
       </c>
       <c r="C33" t="n">
         <v>5</v>
       </c>
       <c r="D33" t="n">
         <v>300</v>
       </c>
       <c r="E33" t="n">
         <v>137</v>
       </c>
       <c r="F33" t="n">
         <v>150</v>
       </c>
-      <c r="I33" s="2" t="inlineStr">
+      <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Universidad Nacional del Sur Centro Histórico Cultural
-Web: https://www.uns.edu.ar/contenidos/23/687#centro-historico-cultural---rondeau-29
-[...4 lines deleted...]
-    <row r="34" ht="45" customHeight="1">
+Redes: https://www.facebook.com/CulturayExtensionUNS/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fculturayextensionuns%2F&amp;source=omni_redirect&amp;hl=es, https://www.uns.edu.ar/contenidos/23/687#centro-historico-cultural---rondeau-29</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="30" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>Universidad Nacional del Sur Rectorado</t>
         </is>
       </c>
       <c r="C34" t="n">
         <v>3</v>
       </c>
       <c r="D34" t="n">
         <v>232</v>
       </c>
       <c r="E34" t="n">
         <v>320</v>
       </c>
-      <c r="I34" s="2" t="inlineStr">
+      <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Universidad Nacional del Sur Rectorado
-Web: https://www.uns.edu.ar/institucional/rectorado-secretarias
-[...4 lines deleted...]
-    <row r="35" ht="45" customHeight="1">
+Redes: https://www.facebook.com/UNSBahiaBlanca/?locale=es_LA, https://www.instagram.com/p/DG1kKwYsWpt/, https://www.uns.edu.ar/institucional/rectorado-secretarias</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="30" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>Universidad Nacional del Sur Sede Central</t>
         </is>
       </c>
       <c r="C35" t="n">
         <v>1</v>
       </c>
       <c r="D35" t="n">
         <v>200</v>
       </c>
       <c r="E35" t="n">
         <v>250</v>
       </c>
       <c r="F35" t="n">
         <v>80</v>
       </c>
-      <c r="I35" s="2" t="inlineStr">
+      <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Universidad Nacional del Sur Sede Central
-Web: https://www.uns.edu.ar/
-[...4 lines deleted...]
-    <row r="36" ht="45" customHeight="1">
+Redes: https://www.facebook.com/UNSBahiaBlanca/?locale=es_LA, https://www.uns.edu.ar/</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="30" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>Universidad Tecnológica Nacional Sede Central</t>
         </is>
       </c>
       <c r="C36" t="n">
         <v>4</v>
       </c>
       <c r="D36" t="n">
         <v>228</v>
       </c>
       <c r="E36" t="n">
         <v>150</v>
       </c>
-      <c r="I36" s="2" t="inlineStr">
+      <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Universidad Tecnológica Nacional Sede Central
-Web: https://www.frbb.utn.edu.ar/frbb/
-Redes: 1: https://www.facebook.com/utnbhi/?locale=es_LA, 2: https://www.instagram.com/accounts/login/?next=%2Futnbahia%2F&amp;source=omni_redirect&amp;hl=es</t>
+Redes: https://www.facebook.com/utnbhi/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Futnbahia%2F&amp;source=omni_redirect&amp;hl=es, https://www.frbb.utn.edu.ar/frbb/</t>
         </is>
       </c>
     </row>
     <row r="37" ht="30" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>Valleverde Eventos</t>
         </is>
       </c>
       <c r="C37" t="n">
         <v>2</v>
       </c>
       <c r="D37" t="n">
         <v>135</v>
       </c>
       <c r="E37" t="n">
         <v>60</v>
       </c>
-      <c r="I37" s="2" t="inlineStr">
+      <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Valleverde Eventos
-Redes: 1: https://www.facebook.com/Valleverdeee/?locale=es_LA, 2: https://www.instagram.com/accounts/login/?next=%2Fvalleverde_eventos%2F&amp;source=omni_redirect&amp;hl=es</t>
+Redes: https://www.facebook.com/Valleverdeee/?locale=es_LA, https://www.instagram.com/accounts/login/?next=%2Fvalleverde_eventos%2F&amp;source=omni_redirect&amp;hl=es</t>
         </is>
       </c>
     </row>
     <row r="38" ht="30" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>Salones</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>Teatro Municipal Bahía Blanca</t>
         </is>
       </c>
       <c r="C38" t="n">
         <v>2</v>
       </c>
       <c r="D38" t="n">
         <v>1400</v>
       </c>
       <c r="E38" t="n">
         <v>710</v>
       </c>
-      <c r="I38" s="2" t="inlineStr">
+      <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Teatro Municipal Bahía Blanca
-Web: https://teatromunicipal.bahia.gob.ar/</t>
+Redes: https://teatromunicipal.bahia.gob.ar/</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Bahía Blanca</oddHeader>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:C4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="23" customWidth="1" min="1" max="1"/>
+    <col width="80" customWidth="1" min="2" max="2"/>
+    <col width="80" customWidth="1" min="3" max="3"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Nombre</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Descripción</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Contacto</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="75" customHeight="1">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>Finca Nobles Caciques</t>
+        </is>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>El establecimiento se destaca por su filosofía sustentable y por haber alcanzado reconocimientos en ferias nacionales, donde su aceite de oliva multipremiado representa a Bahía Blanca como parte de la identidad productiva bonaerense. Además, la finca incluye viñedos que completan un entorno ideal para disfrutar del enoturismo y la gastronomía. Ofrecen catas guiadas de aceite de oliva y vino. En el local funciona la tienda con productos regionales.</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>Finca Nobles Caciques
+Tel: +545492915222148 [celular]
+Email: info@fincanoblescaciques.com.ar
+Web: https://www.fincanoblescaciques.com.ar
+Redes: https://www.instagram.com/fincanoblescaciques/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="60" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>Finca Oliva Olivos</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>Empresa familiar de producción de aceites de oliva y productos de elaboración artesanal y elaboración de té, que comenzó con 14 hectáreas y unas 1.600 plantas de olivo, bajo el sueño de trabajar la olivicultura y el turismo. Con alrededor de 3.600 plantas, en la actualidad brinda visitas guiadas con degustaciones AOVEs, servicio completo de té, almuerzo y/o cena de cuatro pasos, charlas técnicas sobre el proceso productivo. Duración estimada: de 30 a 45 minutos, o entre una hora y una hora y media si se incorpora la cosecha. Los servicios gastronómicos incluyen cata de aceites, picadas, carne braseada o pastas, postres y mesas de tapeo, con alternativas vegetarianas, veganas y aptas para celíacos. En la tienda ofrecen aceites, cosméticos y conservas y en la Casa de té, infusiones, tartas y tortas. También brindan un producto exclusivo: cena a la luz de la luna, en medio del olivar, con un menú de tres pasos y maridaje.</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>Finca Oliva Olivos
+Tel: +545492914026545 [celular]
+Email: fincaolivaolivos@gmail.com
+Redes: https://www.instagram.com/fincaolivaolivos/?hl=es</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="45" customHeight="1">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>Olivos Del Napostá</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>César Di Domenico y Víctor Serafini (anestesista y cirujano) trabajaron juntos desde 1984. Luego de tantos años de profesión compartida, en 2014, decidieron apostar a un proyecto saludable. Compraron 100 hectáreas en Cabildo, partido de Bahía Blanca, y lo llamaron Olivos del Napostá, por el arroyo que atraviesa la propiedad. Allí implantaron 20 hectáreas con olivos en sistema intensivo de 270 plantas por hectárea, con el fin de producir aceite de oliva virgen extra (AOVE) de alta calidad para que impacte favorablemente sobre la salud humana y también en el entorno. Ofrecen alojamiento, gastronomía y recreación, que combina momentos saludables y terapéuticos con la práctica de la olivicultura. La experiencia incluye plantar olivos, cuidarlos y cosechar sus frutos. También se destacan por el plato estrella: cordero patagónico mediterráneo al asador con aceite de oliva.</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>Olivos Del Napostá
+Email: olivosdelnaposta@gmail.com
+Web: https://www.olivosdelnaposta.com</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Bahía Blanca</oddHeader>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>