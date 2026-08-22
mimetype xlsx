--- v1 (2026-04-29)
+++ v2 (2026-08-22)
@@ -1610,92 +1610,95 @@
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nombre</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="75" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Finca Nobles Caciques</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>El establecimiento se destaca por su filosofía sustentable y por haber alcanzado reconocimientos en ferias nacionales, donde su aceite de oliva multipremiado representa a Bahía Blanca como parte de la identidad productiva bonaerense. Además, la finca incluye viñedos que completan un entorno ideal para disfrutar del enoturismo y la gastronomía. Ofrecen catas guiadas de aceite de oliva y vino. En el local funciona la tienda con productos regionales.</t>
+          <t>El establecimiento se destaca por su filosofía sustentable y por haber alcanzado reconocimientos en ferias nacionales, donde su aceite de oliva multipremiado representa a Bahía Blanca como parte de la identidad productiva bonaerense. Además, la finca incluye viñedos que completan un entorno ideal para disfrutar del enoturismo y la gastronomía.&amp;nbsp;
+&amp;nbsp;</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Finca Nobles Caciques
 Tel: +545492915222148 [celular]
 Email: info@fincanoblescaciques.com.ar
 Web: https://www.fincanoblescaciques.com.ar
 Redes: https://www.instagram.com/fincanoblescaciques/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="3" ht="60" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Finca Oliva Olivos</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Empresa familiar de producción de aceites de oliva y productos de elaboración artesanal y elaboración de té, que comenzó con 14 hectáreas y unas 1.600 plantas de olivo, bajo el sueño de trabajar la olivicultura y el turismo. Con alrededor de 3.600 plantas, en la actualidad brinda visitas guiadas con degustaciones AOVEs, servicio completo de té, almuerzo y/o cena de cuatro pasos, charlas técnicas sobre el proceso productivo. Duración estimada: de 30 a 45 minutos, o entre una hora y una hora y media si se incorpora la cosecha. Los servicios gastronómicos incluyen cata de aceites, picadas, carne braseada o pastas, postres y mesas de tapeo, con alternativas vegetarianas, veganas y aptas para celíacos. En la tienda ofrecen aceites, cosméticos y conservas y en la Casa de té, infusiones, tartas y tortas. También brindan un producto exclusivo: cena a la luz de la luna, en medio del olivar, con un menú de tres pasos y maridaje.</t>
+          <t>Este emprendimiento familiar, afincado en el paisaje rural bonaerense, ofrece conocer de cerca el proceso productivo y probar el sabor de las distintas variedades de aceite de oliva. Incluye visitas guiadas con cata, degustación y gastronomía temática, recorridos por el olivar y cosechas participativas en otoño. En la finca, el Restó y la Casa de huéspedes invitan a disfrutar a pleno la experiencia de oleoturismo.&amp;nbsp;
+&amp;nbsp;</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Finca Oliva Olivos
 Tel: +545492914026545 [celular]
 Email: fincaolivaolivos@gmail.com
 Redes: https://www.instagram.com/fincaolivaolivos/?hl=es</t>
         </is>
       </c>
     </row>
     <row r="4" ht="45" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Olivos Del Napostá</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>César Di Domenico y Víctor Serafini (anestesista y cirujano) trabajaron juntos desde 1984. Luego de tantos años de profesión compartida, en 2014, decidieron apostar a un proyecto saludable. Compraron 100 hectáreas en Cabildo, partido de Bahía Blanca, y lo llamaron Olivos del Napostá, por el arroyo que atraviesa la propiedad. Allí implantaron 20 hectáreas con olivos en sistema intensivo de 270 plantas por hectárea, con el fin de producir aceite de oliva virgen extra (AOVE) de alta calidad para que impacte favorablemente sobre la salud humana y también en el entorno. Ofrecen alojamiento, gastronomía y recreación, que combina momentos saludables y terapéuticos con la práctica de la olivicultura. La experiencia incluye plantar olivos, cuidarlos y cosechar sus frutos. También se destacan por el plato estrella: cordero patagónico mediterráneo al asador con aceite de oliva.</t>
+          <t>El olivar está situado en un campo de 100 hectáreas, atravesado por el arroyo que da nombre a este emprendimiento. El proyecto se destaca por haber sido gestado desde la medicina integrativa, teniendo como eje la producción de Aceite de Oliva Virgen Extra de alto contenido polifenólico, con efectos beneficiosos para la salud. &amp;nbsp;En el mismo predio se encuentra el Resort Olivícola, que además de alojamiento y gastronomía, ofrece actividades de relajación y recreación, como la práctica de la olivicultura in situ.
+&amp;nbsp;</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Olivos Del Napostá
 Email: olivosdelnaposta@gmail.com
 Web: https://www.olivosdelnaposta.com</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;16 Turismo Reuniones e Incentivos - Bahía Blanca</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">