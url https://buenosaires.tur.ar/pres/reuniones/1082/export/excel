--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -755,52 +755,51 @@
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nombre</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Descripción</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Contacto</t>
         </is>
       </c>
     </row>
     <row r="2" ht="45" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Recóndito Olivares</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>El olivar, emplazado en un territorio caracterizado por la tradición alemana, ofrece una propuesta que combina arraigo cultural, producción y espiritualidad. Incluye caminatas guiadas, recorridos por la huerta y el monte frutal. En la finca funciona el Refugio de Permacultura, donde se puede degustar la infusión destacada del lugar, Olivalatte, preparada a base de hojas de olivo y leche.
-&amp;nbsp;</t>
+          <t>El olivar, emplazado en un territorio caracterizado por la tradición alemana, ofrece una propuesta que combina arraigo cultural, producción y espiritualidad. Incluye caminatas guiadas, recorridos por la huerta y el monte frutal. En la finca funciona el Refugio de Permacultura, donde se puede degustar la infusión destacada del lugar, Olivalatte, preparada a base de hojas de olivo y leche.</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Recóndito Olivares
 Tel: +545492923483801 [fijo]
 Redes: https://www.instagram.com/reconditoolivares/</t>
         </is>
       </c>
     </row>
     <row r="3" ht="60" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Complejo Termal Mar de Epecuén</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Complejo termal con piletas cubiertas y climatizadas alimentadas con agua del lago. Cuenta con solárium con vista panorámica, spa, sector gastronómico y piletas exteriores con agua dulce y salada.</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Complejo Termal Mar de Epecuén
 Tel: +542936404194 [whatsapp]